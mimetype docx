--- v0 (2025-10-14)
+++ v1 (2026-07-18)
@@ -19,51 +19,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="009C69A6" w:rsidRDefault="00D34007" w:rsidP="009C69A6">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA5CBEC" w14:textId="305AC522" w:rsidR="00095082" w:rsidRPr="00857779" w:rsidRDefault="00AB62AC" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857779">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TECHNICAL FILE</w:t>
       </w:r>
@@ -132,817 +132,700 @@
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="987"/>
         <w:gridCol w:w="3691"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00054041" w:rsidRPr="00131F50" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0829256A" w14:textId="32C8C14E" w:rsidR="00054041" w:rsidRPr="00B53378" w:rsidRDefault="00061AFE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Producer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="007F6A20" w:rsidRDefault="00054041" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="00B9631D" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50FA636F" w14:textId="46C67792" w:rsidR="009C69A6" w:rsidRPr="00095082" w:rsidRDefault="00061AFE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Production site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B19E48" w14:textId="4E2DAD89" w:rsidR="009C69A6" w:rsidRPr="00095082" w:rsidRDefault="00061AFE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061AFE">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Headquarters</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="004B267F" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C8A9B35" w14:textId="4EFD0D91" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk173418022"/>
             <w:r w:rsidRPr="00AC3153">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC3153">
               <w:t>dres</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32993D7F" w14:textId="08017FA5" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA1BEB6" w14:textId="25E7707C" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC3153">
               <w:t>dress</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67214A42" w14:textId="327B611C" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="004B267F" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="004B267F" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="234CA3BD" w14:textId="77777777" w:rsidR="00E64CE6" w:rsidRPr="009C69A6" w:rsidRDefault="00E64CE6" w:rsidP="00061AFE">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="076293"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1316"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="694"/>
+        <w:gridCol w:w="2882"/>
+        <w:gridCol w:w="2882"/>
+        <w:gridCol w:w="2883"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="0157A665" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00EB75F3" w:rsidRPr="00EF59D1" w14:paraId="24257173" w14:textId="77777777" w:rsidTr="00EB75F3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="77DF040F" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00982FE6" w:rsidRDefault="00DC35FA" w:rsidP="009839CE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144DA4E6" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="00982FE6" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="41ABB60D" w14:textId="034D04C2" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00061AFE" w:rsidP="00B36AA7">
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BBCC39" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="00061AFE" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Producer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9650D2" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="003821FA" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Inspection body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7373DB46" w14:textId="2CAB6329" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00DC35FA" w:rsidP="003821FA">
+            <w:tcW w:w="2883" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA73EEA" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="003821FA" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="003821FA">
               <w:t>PROCERTUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...17 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="1A4F41A1" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00EB75F3" w:rsidRPr="00EF59D1" w14:paraId="048E5EAD" w14:textId="77777777" w:rsidTr="00EB75F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-          <w:p w14:paraId="1A9726CB" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="002B294D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7E0578" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="33B7F2C5" w14:textId="093581E9" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144F7977" w14:textId="3990A6D9" w:rsidR="00EB75F3" w:rsidRPr="00061AFE" w:rsidRDefault="00EB75F3" w:rsidP="00BB455F">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007E79CE">
+              <w:t>Completed by producer using</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB455F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E79CE">
+              <w:t>PROCERTUS template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F379CF" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Checked</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="32E93750" w14:textId="75977716" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+            <w:tcW w:w="2883" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6294E126" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Checked</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="2049C7FA" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00EB75F3" w:rsidRPr="00EF59D1" w14:paraId="7D053853" w14:textId="77777777" w:rsidTr="00EB75F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="6D95790E" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="004B267F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D2CD97" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="1A51F770" w14:textId="0DA039EA" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06260349" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B58AA6F" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
-[...2 lines deleted...]
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B294D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="558E4626" w14:textId="6E21D065" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+            <w:tcW w:w="2883" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138F56E5" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w14:paraId="0155F345" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00EB75F3" w:rsidRPr="00EF59D1" w14:paraId="3528E5A1" w14:textId="77777777" w:rsidTr="00EB75F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="49897FC9" w14:textId="4495C0FE" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4EBDA4" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="002B294D">
               <w:t>Dat</w:t>
             </w:r>
-            <w:r w:rsidR="00061AFE">
+            <w:r>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6B7CD736" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CE0F3A" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AF8242D" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="002B294D" w:rsidRDefault="00B9631D" w:rsidP="00AC3153">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="132AE4F6" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="5C90AA3D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="6F9E7061" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="07346D68" w14:textId="37B697B7" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:tcW w:w="2883" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4A303A" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w14:paraId="45B1D0ED" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00EB75F3" w:rsidRPr="00EF59D1" w14:paraId="6277AAE0" w14:textId="77777777" w:rsidTr="00EB75F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="1B9E40A0" w14:textId="7ABDCA6C" w:rsidR="00B36AA7" w:rsidRDefault="00B36AA7" w:rsidP="00AC3153">
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFE330B" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00B36AA7">
               <w:t>Na</w:t>
             </w:r>
-            <w:r w:rsidR="00061AFE">
+            <w:r>
               <w:t>me</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BDAEDB" w14:textId="25A32A7E" w:rsidR="00B9631D" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+          <w:p w14:paraId="3EF919DE" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r>
               <w:t>Initials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4111598E" w14:textId="242D393A" w:rsidR="00B9631D" w:rsidRPr="002B294D" w:rsidRDefault="00B36AA7" w:rsidP="00AC3153">
+          <w:p w14:paraId="756230A3" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r>
-              <w:t>S</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="51A58137" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+              <w:t>Seal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F0D8FF" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="555AF2A5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC18B2B" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="1D1B91B7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:tcW w:w="2883" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2804FD57" w14:textId="77777777" w:rsidR="00EB75F3" w:rsidRPr="002B294D" w:rsidRDefault="00EB75F3" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -1530,108 +1413,1189 @@
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>roducer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE53F4A" w14:textId="2F5545CB" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="5C2B067E" w14:textId="251A55DA" w:rsidR="00D34007" w:rsidRPr="00206851" w:rsidRDefault="00EF59D1" w:rsidP="00206851">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061AFE">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
       <w:r w:rsidR="009645CF" w:rsidRPr="00061AFE">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00061AFE" w:rsidRPr="00061AFE">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To Cross Out the useless mentions </w:t>
       </w:r>
       <w:r w:rsidRPr="00061AFE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B067E" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00061AFE" w:rsidRDefault="00D34007" w:rsidP="002B294D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0ABF5225" w14:textId="1D670DD3" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00061AFE" w:rsidP="002B294D">
+        <w:id w:val="-81925605"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="407A4A1D" w14:textId="04CE6897" w:rsidR="00206851" w:rsidRPr="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00206851">
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Table of Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6F8D23AC" w14:textId="7220F6AE" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc187918729" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Flow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918729 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="149E833C" w14:textId="10E72C66" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918730" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SALES ORGANIZATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918730 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="201D511E" w14:textId="688B59E6" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918731" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Staff quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918731 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1FBDA7D8" w14:textId="011B6152" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918732" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Organization of the production, the shipment, the controls and the calibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918732 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49DCC8EF" w14:textId="60A96558" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918733" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Steels used (for the production of bars/wire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918733 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36154CE5" w14:textId="76367CD0" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918734" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Steels used (for the production of lattice/panels/lattice girders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918734 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6A33BF63" w14:textId="32408B04" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918735" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Means of production (for the production of bars/wire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918735 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5E421CC5" w14:textId="2D46B20C" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918736" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Means of production (for the production of lattice/panels/lattice girders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918736 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2956894F" w14:textId="78D7F544" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918737" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>SAMPLING DESIGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918737 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="77DE6A12" w14:textId="5D7945A6" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918738" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Bars/Wire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918738 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2A983498" w14:textId="095F0570" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918739" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>9.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Meshes/Panels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918739 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2C266F08" w14:textId="67CB2731" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187918740" w:history="1">
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BF4553">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Beams lattice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187918740 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E7A1FC4" w14:textId="77AB61A8" w:rsidR="00206851" w:rsidRDefault="00206851">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0ABF5225" w14:textId="053803E3" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00EF59D1" w:rsidP="002B294D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061AFE">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="439BF38E" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00061AFE" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E482D5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00061AFE" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A4C869" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00061AFE" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EABAF91" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00061AFE" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
       <w:pPr>
         <w:rPr>
@@ -1642,145 +2606,152 @@
     <w:p w14:paraId="519A18EC" w14:textId="75848696" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00054041" w:rsidP="00DC35FA">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061AFE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1292C00D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00061AFE" w:rsidRDefault="00D34007" w:rsidP="00CB123E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406C5B70" w14:textId="7F9A57B4" w:rsidR="00061AFE" w:rsidRDefault="00061AFE" w:rsidP="009645CF">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="406C5B70" w14:textId="7F9A57B4" w:rsidR="00061AFE" w:rsidRDefault="00061AFE" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:caps/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00061AFE" w:rsidSect="00BF72D8">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc187918729"/>
+      <w:r w:rsidRPr="00206851">
+        <w:t>Flow</w:t>
+      </w:r>
       <w:r w:rsidRPr="00061AFE">
         <w:rPr>
-          <w:caps/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flow Chart </w:t>
+        <w:t xml:space="preserve"> Chart</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00061AFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D3D9BE" w14:textId="74C8D3FA" w:rsidR="00EF59D1" w:rsidRPr="00061AFE" w:rsidRDefault="00EF59D1" w:rsidP="009645CF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B565C70" w14:textId="1125BD74" w:rsidR="00EF59D1" w:rsidRPr="007D7126" w:rsidRDefault="007D7126" w:rsidP="007D7126">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="3B565C70" w14:textId="1125BD74" w:rsidR="00EF59D1" w:rsidRPr="007D7126" w:rsidRDefault="007D7126" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc187918730"/>
       <w:r w:rsidRPr="007D7126">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SALES ORGANIZATION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="007D7126" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7126">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3118BEE6" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="007D7126" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469BD8B5" w14:textId="59DC79FD" w:rsidR="00AC3153" w:rsidRPr="007D7126" w:rsidRDefault="007D7126" w:rsidP="00AC3153">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="469BD8B5" w14:textId="59DC79FD" w:rsidR="00AC3153" w:rsidRPr="007D7126" w:rsidRDefault="007D7126" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk173500409"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc187918731"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk173500409"/>
       <w:r w:rsidRPr="007D7126">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Staff quality</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="6861A3F1" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="007D7126" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E674400" w14:textId="38B3DE1D" w:rsidR="00EF59D1" w:rsidRPr="007D7126" w:rsidRDefault="007D7126" w:rsidP="00567F5A">
       <w:pPr>
         <w:pStyle w:val="subtitleboldDTD"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7126">
         <w:t>RESPONSIBLE SERVICE QUALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA85E90" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="007D7126" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -2055,92 +3026,74 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="2786"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB123E" w14:paraId="1CD1494B" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06C14FE5" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk173420153"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk173420153"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68186E2E" w14:textId="1C27C947" w:rsidR="00CB123E" w:rsidRPr="007D7126" w:rsidRDefault="007D7126" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7126">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> First Name</w:t>
+              <w:t>Name and First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4122B4D2" w14:textId="49E192EE" w:rsidR="00CB123E" w:rsidRPr="00153D7C" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00153D7C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="009645CF">
               <w:rPr>
@@ -2426,51 +3379,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77561C21" w14:textId="4DA2FA17" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D820AB6" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="738314C9" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00DC35FA">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761B7D62" w14:textId="77777777" w:rsidR="00AC3153" w:rsidRDefault="00AC3153" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715CC36F" w14:textId="79A8268B" w:rsidR="00F02439" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="076293"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:b/>
@@ -2484,65 +3437,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="076293"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E77720" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="004E79D0"/>
     <w:p w14:paraId="5D2EBF36" w14:textId="091E090D" w:rsidR="00F02439" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00EF59D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">External Laboratories used by the producer, within the framework of its </w:t>
-[...13 lines deleted...]
-        <w:t>, for tests which it cannot carry out in his own laboratory or in the event of failure of this one</w:t>
+        <w:t>External Laboratories used by the producer, within the framework of its autocontrol, for tests which it cannot carry out in his own laboratory or in the event of failure of this one</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F3D9E9" w14:textId="77777777" w:rsidR="009645CF" w:rsidRPr="00DD7D07" w:rsidRDefault="009645CF" w:rsidP="00EF59D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9318" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
@@ -2706,98 +3645,114 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD95293" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="0A69609D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00F02439" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF40F69" w14:textId="6FC108A6" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00EF59D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="0DF40F69" w14:textId="6FC108A6" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc187918732"/>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organization of the production, the shipment, the controls and the calibration</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="00DF685C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00EF59D1" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B35443" w14:textId="14E0C75E" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Plan taking again the machine installation of with their designation, sections storage, advance of steels during the production, …</w:t>
+        <w:t xml:space="preserve">Plan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD7D07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>taking</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD7D07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> again the machine installation of with their designation, sections storage, advance of steels during the production, …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB442B8" w14:textId="614347B8" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Identification of the tensile testing machines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D704A8B" w14:textId="1CD4E938" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2807,93 +3762,63 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Marking (each field and transverse section) (for the bars and wire)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E8B9D0" w14:textId="15327481" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Model of label (possibly various </w:t>
-[...13 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Model of label (possibly various colours).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062D0D73" w14:textId="4636110D" w:rsidR="00EF59D1" w:rsidRDefault="00DD7D07" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
-        <w:t xml:space="preserve">Model of </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Model of delivery form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167436D0" w14:textId="26C2F935" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bent lattices/panels, carried out with mandrel diameters lower than the standard, will be provided without BENOR MARK. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
@@ -3174,111 +4099,135 @@
     </w:p>
     <w:p w14:paraId="2009E4A5" w14:textId="77777777" w:rsidR="009645CF" w:rsidRDefault="009645CF" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0367843C" w14:textId="5D82FE57" w:rsidR="009645CF" w:rsidRPr="00DD7D07" w:rsidRDefault="009645CF" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="009645CF" w:rsidRPr="00DD7D07" w:rsidSect="00857779">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(*)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD7D07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*)</w:t>
       </w:r>
       <w:r w:rsidR="00DD7D07" w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>To Cross Out the useless mentions</w:t>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DD7D07" w:rsidRPr="00DD7D07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cross Out the useless mentions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FEC0EC" w14:textId="77777777" w:rsidR="005778A6" w:rsidRPr="00DD7D07" w:rsidRDefault="005778A6" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk173500598"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk173500598"/>
     </w:p>
-    <w:p w14:paraId="3548ADE4" w14:textId="7B6A3794" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00EF59D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="3548ADE4" w14:textId="7B6A3794" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc187918733"/>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Steels used (for the production of bars/wire)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4043D13B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BE9044" w14:textId="7AE389C0" w:rsidR="00EF59D1" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
       <w:pPr>
         <w:pStyle w:val="subtitleboldDTD"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7515"/>
           <w:tab w:val="left" w:pos="10213"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD7D07">
-        <w:t>PRODUCTION BE 500 (E)(R)(T)S - DE 500 BS</w:t>
+        <w:t>PRODUCTION BE 500 (E)(R)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD7D07">
+        <w:t>T)S</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD7D07">
+        <w:t xml:space="preserve"> - DE 500 BS</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D5C407" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00883057">
       <w:pPr>
         <w:pStyle w:val="STANDAARDbold"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14317" w:type="dxa"/>
         <w:tblInd w:w="354" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
@@ -3287,92 +4236,93 @@
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="2212"/>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2495"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF59D1" w14:paraId="1D3F0033" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320AC0AB" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk173420866"/>
+            <w:bookmarkStart w:id="10" w:name="_Hlk173420866"/>
             <w:r>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB12D4A" w14:textId="618E2BCC" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r>
               <w:t>steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7126D421" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nature: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C806D0D" w14:textId="79A4EA33" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>coils,…</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E45DD8" w14:textId="784E5296" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Characteristics of the raw materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="588350EE" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:rStyle w:val="STANDAARDboldChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
@@ -3413,115 +4363,111 @@
           </w:tcPr>
           <w:p w14:paraId="14F77288" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F18240" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="131ECFF5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>Re</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="201CA37A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05B83F03" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>Rm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="085618B4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69FE7739" w14:textId="7BCBC2F6" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26BACCB2" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Range of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000EFC65" w14:textId="674B940A" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>diameters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
@@ -3545,87 +4491,83 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06B4743F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00883057">
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53DC503B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45FEBBE1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="587A7569" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CF732B4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6261235E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4396B047" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="468AF888" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
@@ -3634,280 +4576,268 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1244BCF7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00883057">
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7211FFAF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="378AC001" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F4C1B3" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28B7D9FA" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30321F84" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DEFE0AD" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="3466796F" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C6D4F46" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68871069" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="208D8023" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F797915" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22270794" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E5A7070" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9850F3" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="4993AF88" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4D543D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63A59BD9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6358BF0D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA65327" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DD0DB8E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4083AF00" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16DD79BB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:tbl>
     <w:p w14:paraId="41C1E1E0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="460336AD" w14:textId="3025BDBF" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="009645CF">
       <w:pPr>
         <w:pStyle w:val="subtitleboldDTD"/>
       </w:pPr>
       <w:r w:rsidRPr="00883057">
         <w:t>PRODUCTI</w:t>
       </w:r>
       <w:r w:rsidR="009645CF">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00883057">
         <w:t xml:space="preserve"> BE 500 S </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F76580" w14:textId="77777777" w:rsidR="00883057" w:rsidRDefault="00883057" w:rsidP="00883057">
@@ -3972,60 +4902,61 @@
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r>
               <w:t>steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BE0E794" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nature: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F82408F" w14:textId="7E210509" w:rsidR="00883057" w:rsidRPr="00567F5A" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>billets,…</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32F38AB6" w14:textId="04B7D600" w:rsidR="00883057" w:rsidRPr="00567F5A" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Characteristics of the raw materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCDD1B0" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:rStyle w:val="STANDAARDboldChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
@@ -4063,112 +4994,108 @@
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B22EA73" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05894002" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF09F32" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>Re</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="481070BD" w14:textId="3C181070" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="005778A6">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="023B7946" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>Rm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC4FCB9" w14:textId="3EA82B13" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="005778A6">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00D34007">
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F203B5F" w14:textId="2F099977" w:rsidR="00567F5A" w:rsidRPr="00567F5A" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E523F7" w14:textId="64371275" w:rsidR="00567F5A" w:rsidRPr="00567F5A" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Dimensions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FA1A37B" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="39441681" w14:textId="77777777" w:rsidTr="005778A6">
@@ -4184,87 +5111,83 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00883057">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B80873D" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD0F092" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56AA00D5" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52EEC584" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D1C4680" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30C96568" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="2CB341B7" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
@@ -4276,355 +5199,345 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00883057">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E6B579" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47CCCB55" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A156B2" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4687A3D6" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CA512EB" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43D3BAD4" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="378AC47B" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73ECD621" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDFA938" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="226BC5A7" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B8A5842" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2568A57C" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA140CB" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="573F6ECE" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005778A6" w14:paraId="3E62CE65" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A06EE2" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62CAC9E3" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18AFF7FD" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31C95551" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DAC4F1" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AC21416" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12897539" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="054E39D8" w14:textId="1C53E690" w:rsidR="005778A6" w:rsidRPr="009C69A6" w:rsidRDefault="005778A6" w:rsidP="005778A6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4636"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B3184D" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="009C69A6" w:rsidRDefault="009C69A6" w:rsidP="005778A6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="577CA1CB" w14:textId="7A2DD500" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="005778A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="577CA1CB" w14:textId="7A2DD500" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc187918734"/>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Steels used (for the production of lattice/panels/lattice girders)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="24E62EA9" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00DD7D07" w:rsidRDefault="00883057" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14373" w:type="dxa"/>
         <w:tblInd w:w="354" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="3176"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00892E37" w:rsidRPr="00DD7D07" w14:paraId="20EB75CF" w14:textId="77777777" w:rsidTr="00892E37">
+      <w:tr w:rsidR="00892E37" w:rsidRPr="00206851" w14:paraId="20EB75CF" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11814CDE" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D98CC9B" w14:textId="286E9447" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>steel</w:t>
             </w:r>
           </w:p>
@@ -4666,161 +5579,162 @@
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75E0F98D" w14:textId="277603C1" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Characteristics of the raw materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E3CA370" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Source:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3154E53F" w14:textId="2222FAF6" w:rsidR="00892E37" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>producer</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> + possible </w:t>
-[...6 lines deleted...]
-              <w:t>n°PR</w:t>
+              <w:t xml:space="preserve"> + possible n°PR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>OCERTUS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00892E37" w14:paraId="5E2871BD" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04134A76" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00DD7D07" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731C568C" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00DD7D07" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="125302F4" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Grade: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29DA5B1A" w14:textId="3FC56225" w:rsidR="00892E37" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
-              <w:t>BE 500 S, BE 500 (E)(R)(T)S, DE 500 BS</w:t>
+              <w:t>BE 500 S, BE 500 (E)(R)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD7D07">
+              <w:t>T)S</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD7D07">
+              <w:t>, DE 500 BS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="080FB177" w14:textId="4A23608A" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Range of the diameters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E5ACF1" w14:textId="13E66079" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
@@ -4842,51 +5756,50 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00883057">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3256E0CC" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB3099D" w14:textId="4DBC4880" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2914895C" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5184A44D" w14:textId="7F6D8F04" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
@@ -4909,51 +5822,50 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00883057">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B8E4B9" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242B31C5" w14:textId="796A6486" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220A47B4" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282118ED" w14:textId="453875C1" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
@@ -4973,51 +5885,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBDA6F4" w14:textId="7702FA4D" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29BAE4EA" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="017160F0" w14:textId="3C0F469D" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407E3809" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A086C4" w14:textId="06ECAB8F" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
@@ -5037,51 +5948,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17C97794" w14:textId="3D7F68D7" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26FD2276" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="683B22F1" w14:textId="07CFFD18" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3297DC56" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FB853A3" w14:textId="6913AB19" w:rsidR="00892E37" w:rsidRPr="00883057" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
@@ -5105,63 +6015,65 @@
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E82F293" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRDefault="009C69A6" w:rsidP="009C69A6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30AAD862" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="009C69A6" w:rsidRDefault="009C69A6" w:rsidP="009C69A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6357D996" w14:textId="576B4BE4" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="6357D996" w14:textId="576B4BE4" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc187918735"/>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Means of production (for the production of bars/wire)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="286AB770" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00DD7D07" w:rsidRDefault="00892E37" w:rsidP="00892E37">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AFC4275" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00DD7D07" w:rsidRDefault="00567F5A" w:rsidP="005C0F3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14258" w:type="dxa"/>
         <w:tblInd w:w="703" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
@@ -5182,79 +6094,51 @@
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A724F8" w14:paraId="50FA5CD7" w14:textId="5A3EBBF0" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="771321A9" w14:textId="57A197E5" w:rsidR="00A724F8" w:rsidRPr="005778A6" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">N° of machine </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Mi</w:t>
+              <w:t>N° of machine rolling mill Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="467E0E48" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t xml:space="preserve">Description: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>mark, standard, process,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6328C1BF" w14:textId="6CF6AB75" w:rsidR="00A724F8" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
@@ -5284,53 +6168,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4435B837" w14:textId="5608FF6E" w:rsidR="00A724F8" w:rsidRPr="003855FC" w:rsidRDefault="00DD7D07" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Heat Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33BCD30F" w14:textId="7D636094" w:rsidR="00A724F8" w:rsidRDefault="00DD7D07" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>End product</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A724F8" w14:paraId="21F3F7F8" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FC88F08" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5346,102 +6232,110 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6FE30B2B" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="104853DB" w14:textId="10C1A4FC" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DEA2F8E" w14:textId="34ADC53D" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>Range of diameters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BCCC01" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Type </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A20AAB" w14:textId="32EB201A" w:rsidR="00A724F8" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>of steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20E28D9A" w14:textId="284AD4F4" w:rsidR="00A724F8" w:rsidRDefault="00DD7D07" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Form: </w:t>
+              <w:t>Form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD7D07">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>reels/bars</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A724F8" w14:paraId="64D4F301" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="277C9C9E" w14:textId="0BE9AA48" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00883057">
               <w:t>1</w:t>
@@ -5460,51 +6354,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0242765F" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576886D0" w14:textId="74307697" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4514779A" w14:textId="41C5AC1C" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A065FDE" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA87503" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
@@ -5546,51 +6439,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53244735" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4827EFFA" w14:textId="4AC3C333" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77290E1F" w14:textId="6008AED4" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758C8032" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ECD705E" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -5625,51 +6517,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10FA44A5" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B37183E" w14:textId="31CC9844" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FDED0F2" w14:textId="3F2E386A" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E5F7884" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49C6B462" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -5704,191 +6595,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59DBFFF3" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FCDBE37" w14:textId="6C281C8B" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC55EF3" w14:textId="3BA9E548" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E7564A9" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74846EEE" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20185350" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DA4128C" w14:textId="6A98E334" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00EF59D1" w:rsidP="00A724F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>(*)</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD7D07">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>*)</w:t>
+      </w:r>
       <w:r w:rsidR="00DD7D07" w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>see</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DD7D07" w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t>”</w:t>
+        <w:t xml:space="preserve"> table “steels used”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEA7174" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00DD7D07" w:rsidRDefault="00D34007" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8E67F3" w14:textId="6B36B901" w:rsidR="00D34007" w:rsidRPr="00DD7D07" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D645280" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00DD7D07" w:rsidRDefault="00D34007" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244407C6" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="00DD7D07" w:rsidRDefault="009C69A6" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A65D6F0" w14:textId="5956B9F9" w:rsidR="009C69A6" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00892E37">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="2A65D6F0" w14:textId="5956B9F9" w:rsidR="009C69A6" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc187918736"/>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Means of production (for the production of lattice/panels/lattice girders)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6FE0B902" w14:textId="77777777" w:rsidR="00892E37" w:rsidRPr="00DD7D07" w:rsidRDefault="00892E37" w:rsidP="00892E37">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="411" w:tblpY="266"/>
         <w:tblW w:w="14302" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -5961,52 +6831,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65566601" w14:textId="3835A42A" w:rsidR="00D34007" w:rsidRPr="003855FC" w:rsidRDefault="00DD7D07" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:t>N° steel of origin (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E941FBD" w14:textId="14F6AEF6" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00DD7D07" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DD7D07">
-              <w:t xml:space="preserve">Form: </w:t>
+              <w:t>Form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD7D07">
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>wind bars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53926B4D" w14:textId="6AA9ED88" w:rsidR="00D34007" w:rsidRPr="001513F4" w:rsidRDefault="00DD7D07" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
               <w:rPr>
@@ -6069,51 +6944,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38708BBF" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50ADE319" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39EE1637" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD7178A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FAF07FD" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -6155,51 +7029,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB9B38B" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B29C48B" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C65FBD0" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F7A2305" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B9E4318" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -6235,51 +7108,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084F7A12" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C0AB278" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="716D8CB1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12BB601C" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3962C4C0" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -6305,51 +7177,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27C30569" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EFBB4CF" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="395433C1" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0862D201" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E5242AF" w14:textId="42CE88CC" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -6395,66 +7266,70 @@
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D3713BC" w14:textId="74436FC4" w:rsidR="00894F8D" w:rsidRPr="00892E37" w:rsidRDefault="001513F4" w:rsidP="00892E37">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:sectPr w:rsidR="00894F8D" w:rsidRPr="00892E37" w:rsidSect="00567F5A">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="567" w:header="567" w:footer="628" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001513F4">
         <w:t xml:space="preserve">(*) </w:t>
       </w:r>
       <w:r w:rsidR="00DD7D07" w:rsidRPr="00DD7D07">
         <w:t>to see table “steels used”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6C01B9" w14:textId="6E8E0757" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C6C01B9" w14:textId="6E8E0757" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc187918737"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>SAMPLING DESIGN</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="2E7A27E8" w14:textId="368B00AF" w:rsidR="00E60B81" w:rsidRPr="00C666DA" w:rsidRDefault="00DD7D07" w:rsidP="00DD7D07">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E7A27E8" w14:textId="368B00AF" w:rsidR="00E60B81" w:rsidRPr="00C666DA" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc187918738"/>
       <w:r>
         <w:t>Bars/Wire</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="5671DEF5" w14:textId="77777777" w:rsidR="00D51889" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3203"/>
@@ -6667,57 +7542,52 @@
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D51889" w14:paraId="5F633BC0" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1058AA1F" w14:textId="42EE57D9" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00DD7D07" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7D07">
-              <w:t xml:space="preserve">Resistance to the </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Resistance to the rebending</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348333C4" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2865AB24" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
@@ -6843,83 +7713,74 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FC7C965" w14:textId="77777777" w:rsidR="00D51889" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A9D2FB9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1432B09E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:ind w:left="5387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CABF4DE" w14:textId="02489CF6" w:rsidR="009C69A6" w:rsidRPr="00892E37" w:rsidRDefault="00EF59D1" w:rsidP="00892E37">
+    <w:p w14:paraId="3840F64C" w14:textId="1F462205" w:rsidR="00DD7D07" w:rsidRDefault="00EF59D1" w:rsidP="00206851">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3840F64C" w14:textId="77777777" w:rsidR="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00BF72D8">
-[...13 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="73DA84A2" w14:textId="7FAC4A13" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00DD7D07" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc187918739"/>
       <w:r w:rsidRPr="00DD7D07">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Meshes/Panels</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="211F2BC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00DD7D07" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38FF0568" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00DD7D07" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
@@ -7192,118 +8053,102 @@
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w14:paraId="61A806CD" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C7E2B5" w14:textId="19963824" w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
-              <w:t xml:space="preserve">Resistance to the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> on the longitudinal wire</w:t>
+              <w:t>Resistance to the rebending on the longitudinal wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D510E7F" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A608B0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w14:paraId="72601652" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0619CF87" w14:textId="27BF2DF3" w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
-              <w:t xml:space="preserve">Resistance to the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> on the transverse wire</w:t>
+              <w:t>Resistance to the rebending on the transverse wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="273B147C" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="208D937E" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00F07BCE" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -7539,66 +8384,60 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00830F16" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43DEF437" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BA10ACF" w14:textId="189DB35F" w:rsidR="009C69A6" w:rsidRPr="00892E37" w:rsidRDefault="00EF59D1" w:rsidP="00892E37">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B7D083" w14:textId="182021CA" w:rsidR="00EF59D1" w:rsidRDefault="00F07BCE" w:rsidP="00BF72D8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BC7128C" w14:textId="45E316E6" w:rsidR="00EF59D1" w:rsidRPr="00B33867" w:rsidRDefault="00F07BCE" w:rsidP="00206851">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc187918740"/>
       <w:r w:rsidRPr="00F07BCE">
         <w:lastRenderedPageBreak/>
-        <w:t>SAMPLING DESIGN</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F07BCE">
         <w:t>Beams lattice</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0F1F605A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8789" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -7735,72 +8574,64 @@
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="528D26E7" w14:textId="77777777" w:rsidR="00F07BCE" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensions </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37915C3E" w14:textId="0C1A4EFA" w:rsidR="00EF59D1" w:rsidRPr="008D45FE" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>beam</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> lattice</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8C81E6" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF72D8">
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F604A6B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
@@ -8053,59 +8884,51 @@
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4763BB65" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF59D1" w14:paraId="67124A4E" w14:textId="77777777" w:rsidTr="00857779">
         <w:trPr>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F52AF1A" w14:textId="1347E6EA" w:rsidR="00EF59D1" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
-              <w:t xml:space="preserve">Resistance to the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> higher wire</w:t>
+              <w:t>Resistance to the rebending higher wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32146624" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00F07BCE" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539F49EB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00F07BCE" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8153,59 +8976,51 @@
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F1300CC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF59D1" w14:paraId="0541A507" w14:textId="77777777" w:rsidTr="00857779">
         <w:trPr>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B97504" w14:textId="79B2635A" w:rsidR="00EF59D1" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
-              <w:t xml:space="preserve">Resistance to the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> lower wires</w:t>
+              <w:t>Resistance to the rebending lower wires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CCAFCC2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF72D8">
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="524F844E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
@@ -8266,72 +9081,64 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4638092A" w14:textId="77777777" w:rsidR="00F07BCE" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Chemical Composition</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4264B0DE" w14:textId="6EC463E0" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>wire</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> superiors</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BE21EC0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CC26705" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8391,72 +9198,64 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C2709D" w14:textId="77777777" w:rsidR="00F07BCE" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Chemical Composition</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19BD8520" w14:textId="5C670077" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>lower</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> wires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A8E2E9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF72D8">
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6815C6A7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
@@ -8711,91 +9510,63 @@
             <w:r w:rsidRPr="00F07BCE">
               <w:t>Tensile Strength</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D6CE14E" w14:textId="77777777" w:rsidR="00F07BCE" w:rsidRPr="00F07BCE" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
               <w:t>of all the wires</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F1364B" w14:textId="450C3AE3" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00F07BCE" w:rsidP="00F07BCE">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>except</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F07BCE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> those above)</w:t>
             </w:r>
             <w:r w:rsidR="008D45FE" w:rsidRPr="008D45FE">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10BC8356" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF72D8">
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9156,152 +9927,151 @@
           <w:p w14:paraId="59EB1912" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BAB57F3" w14:textId="77777777" w:rsidR="00E43C16" w:rsidRPr="008E6C91" w:rsidRDefault="00E43C16" w:rsidP="009C69A6">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E43C16" w:rsidRPr="008E6C91" w:rsidSect="00C666DA">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="628" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A21BFBB" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="6790F27F" w14:textId="77777777" w:rsidR="008F019D" w:rsidRPr="008F0642" w:rsidRDefault="008F019D" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F58CC7" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="3EB3E9DF" w14:textId="77777777" w:rsidR="008F019D" w:rsidRDefault="008F019D" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A58E5E" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="3FDC508A" w14:textId="77777777" w:rsidR="008F019D" w:rsidRPr="008F0642" w:rsidRDefault="008F019D" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC096F" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="020A8864" w14:textId="77777777" w:rsidR="008F019D" w:rsidRDefault="008F019D" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9311,51 +10081,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2034563404"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7A5B0D00" w14:textId="38F0CB8E" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -9367,51 +10137,51 @@
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21E34B94" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00FB1633">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4820"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1571843707"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0CB81475" w14:textId="212BF810" w:rsidR="00857779" w:rsidRDefault="00857779">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -9427,110 +10197,110 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4658DF03" w14:textId="72093EA6" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4820"/>
         <w:tab w:val="clear" w:pos="9639"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="846131699"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1D4AA88C" w14:textId="5C49E086" w:rsidR="00857779" w:rsidRDefault="00857779">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="25099E3E" w14:textId="717914CC" w:rsidR="007630A6" w:rsidRPr="005727D0" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="290CE974" w14:textId="0F87B997" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00D96755" w:rsidP="007F6A20">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="008F0642">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F14D98E" wp14:editId="2D130AD2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F14D98E" wp14:editId="2D130AD2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>7644765</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7545600" cy="3074400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1390781654" name="Picture 1" descr="A close-up of a computer screen"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="A close-up of a computer screen"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -9556,178 +10326,121 @@
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00900888">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00900888">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CB2B976" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="07F9C92E" w14:textId="77777777" w:rsidR="008F019D" w:rsidRPr="008F0642" w:rsidRDefault="008F019D" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D91513" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="14A79E04" w14:textId="77777777" w:rsidR="008F019D" w:rsidRDefault="008F019D" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7252CF" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="420B3082" w14:textId="77777777" w:rsidR="008F019D" w:rsidRPr="008F0642" w:rsidRDefault="008F019D" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F42F9AB" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="4250BE06" w14:textId="77777777" w:rsidR="008F019D" w:rsidRDefault="008F019D" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BE45C9C" w14:textId="32BE37D4" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE45C9C" w14:textId="5E90AE84" w:rsidR="00EF59D1" w:rsidRDefault="00EB75F3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008F0642">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...59 lines deleted...]
-      </w:drawing>
+      <w:t>Logo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="62C1B92B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+  <w:p w14:paraId="62C1B92B" w14:textId="1F96C69D" w:rsidR="00EF59D1" w:rsidRDefault="00091132">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:t>producer</w:t>
+    </w:r>
   </w:p>
   <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6024E93B" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40D3AF5B" w14:textId="5386F00C" w:rsidR="00567F5A" w:rsidRDefault="00D34007">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="634B4730" wp14:editId="43B90F7D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="634B4730" wp14:editId="43B90F7D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-121084</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-179070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2914015" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1904329365" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -9741,61 +10454,61 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2914015" cy="609600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="226F26DC" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5103"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="1134"/>
     </w:tblGrid>
@@ -9941,51 +10654,51 @@
                           <a:ext cx="543327" cy="651992"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="00E8FA9D" w14:textId="470D4BAC" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50346837" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRDefault="009C69A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="058EE751" wp14:editId="2DD9C9CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-406266</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-202565</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2914015" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2124728062" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10009,51 +10722,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2914015" cy="609600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F30469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C74CA"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10711,93 +11424,96 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F057329"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="59BE50A8"/>
+    <w:tmpl w:val="46B64450"/>
     <w:name w:val="Headings"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
-        <w:sz w:val="32"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
         <w:sz w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
@@ -16856,51 +17572,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1336610547">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="331103799">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1452750290">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="268778336">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1471701815">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="43"/>
 </w:numbering>
 </file>
 
 <file path=word/recipientData.xml><?xml version="1.0" encoding="utf-8"?>
-<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="49"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="50"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="51"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="52"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="53"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="54"/>
   </wne:recipientData>
   <wne:recipientData>
@@ -18440,50 +19156,56 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -18694,53 +19416,53 @@
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
 </wne:recipients>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
     <w:query w:val="SELECT * FROM `Coordonnées$`"/>
     <w:viewMergedData/>
     <w:activeRecord w:val="31"/>
     <w:odso>
       <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
       <w:table w:val="Coordonnées$"/>
       <w:src r:id="rId2"/>
       <w:colDelim w:val="9"/>
       <w:type w:val="database"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="ID"/>
         <w:mappedName w:val="Identificateur unique"/>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
@@ -18874,162 +19596,166 @@
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="Service"/>
         <w:mappedName w:val="Service"/>
         <w:column w:val="3"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:recipientData r:id="rId3"/>
     </w:odso>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="124929"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061221C"/>
     <w:rsid w:val="000012A9"/>
     <w:rsid w:val="0001692A"/>
     <w:rsid w:val="000308E6"/>
     <w:rsid w:val="00051BB0"/>
     <w:rsid w:val="00054041"/>
+    <w:rsid w:val="0005465A"/>
     <w:rsid w:val="00054EE1"/>
     <w:rsid w:val="00061AFE"/>
     <w:rsid w:val="00064308"/>
     <w:rsid w:val="000701B8"/>
     <w:rsid w:val="00070DDC"/>
     <w:rsid w:val="00073AB4"/>
     <w:rsid w:val="0007654B"/>
+    <w:rsid w:val="00091132"/>
     <w:rsid w:val="00095082"/>
     <w:rsid w:val="00095A33"/>
     <w:rsid w:val="00097257"/>
     <w:rsid w:val="00097558"/>
     <w:rsid w:val="000D22E1"/>
     <w:rsid w:val="000D3EDD"/>
     <w:rsid w:val="000E1FA9"/>
     <w:rsid w:val="001036B8"/>
     <w:rsid w:val="00114AB8"/>
     <w:rsid w:val="00131F50"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00141E00"/>
     <w:rsid w:val="001513F4"/>
     <w:rsid w:val="001523A7"/>
     <w:rsid w:val="00153448"/>
     <w:rsid w:val="00153D7C"/>
     <w:rsid w:val="001720CB"/>
     <w:rsid w:val="00172188"/>
     <w:rsid w:val="001721C6"/>
     <w:rsid w:val="00183019"/>
     <w:rsid w:val="00184F0D"/>
     <w:rsid w:val="00197E10"/>
     <w:rsid w:val="001A02B4"/>
     <w:rsid w:val="001A0C38"/>
     <w:rsid w:val="001A14D0"/>
     <w:rsid w:val="001B1428"/>
     <w:rsid w:val="001B1F74"/>
     <w:rsid w:val="001B44C1"/>
     <w:rsid w:val="001E076B"/>
     <w:rsid w:val="001F3431"/>
     <w:rsid w:val="001F3C67"/>
     <w:rsid w:val="00202FC3"/>
+    <w:rsid w:val="00204D25"/>
+    <w:rsid w:val="00206851"/>
     <w:rsid w:val="0021129A"/>
     <w:rsid w:val="0022539F"/>
     <w:rsid w:val="00226193"/>
     <w:rsid w:val="00257B67"/>
     <w:rsid w:val="0026072C"/>
     <w:rsid w:val="00265CC5"/>
     <w:rsid w:val="002712B7"/>
     <w:rsid w:val="00272293"/>
     <w:rsid w:val="0027575D"/>
     <w:rsid w:val="00276BBE"/>
     <w:rsid w:val="00281BF6"/>
     <w:rsid w:val="002913F0"/>
     <w:rsid w:val="002926AA"/>
     <w:rsid w:val="002A3A72"/>
     <w:rsid w:val="002A638E"/>
     <w:rsid w:val="002B294D"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D28EC"/>
     <w:rsid w:val="002D30D5"/>
     <w:rsid w:val="002F301E"/>
     <w:rsid w:val="00301A8D"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="0034761E"/>
     <w:rsid w:val="00350483"/>
     <w:rsid w:val="0035301A"/>
     <w:rsid w:val="00353C0A"/>
     <w:rsid w:val="0035712E"/>
     <w:rsid w:val="0036244D"/>
-    <w:rsid w:val="00365CC5"/>
     <w:rsid w:val="0037342D"/>
     <w:rsid w:val="003755AB"/>
     <w:rsid w:val="00377B6B"/>
     <w:rsid w:val="003821FA"/>
     <w:rsid w:val="0038409C"/>
     <w:rsid w:val="003855FC"/>
     <w:rsid w:val="003918F5"/>
     <w:rsid w:val="00395C8E"/>
     <w:rsid w:val="003B1B01"/>
     <w:rsid w:val="003B5A5D"/>
     <w:rsid w:val="003C1354"/>
     <w:rsid w:val="004005E9"/>
     <w:rsid w:val="00414B5A"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415B6C"/>
     <w:rsid w:val="00423F7B"/>
     <w:rsid w:val="00433CBE"/>
     <w:rsid w:val="00444EEC"/>
     <w:rsid w:val="00445AA4"/>
+    <w:rsid w:val="00451F6E"/>
     <w:rsid w:val="00474462"/>
     <w:rsid w:val="004954A7"/>
     <w:rsid w:val="004A6F7A"/>
     <w:rsid w:val="004A76E2"/>
     <w:rsid w:val="004B267F"/>
     <w:rsid w:val="004C6367"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D3DF1"/>
     <w:rsid w:val="004E032D"/>
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="00516F68"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
@@ -19041,298 +19767,301 @@
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C4DBB"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
-    <w:rsid w:val="00744011"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00763D49"/>
     <w:rsid w:val="00781892"/>
     <w:rsid w:val="00782B16"/>
     <w:rsid w:val="00791E3A"/>
     <w:rsid w:val="0079385E"/>
     <w:rsid w:val="0079711A"/>
     <w:rsid w:val="007A52CC"/>
     <w:rsid w:val="007B54D9"/>
     <w:rsid w:val="007B6830"/>
     <w:rsid w:val="007B7141"/>
     <w:rsid w:val="007C6590"/>
     <w:rsid w:val="007D7126"/>
     <w:rsid w:val="007E2C43"/>
     <w:rsid w:val="007F24F7"/>
     <w:rsid w:val="007F4737"/>
     <w:rsid w:val="007F6A20"/>
     <w:rsid w:val="008012A1"/>
     <w:rsid w:val="008119FB"/>
     <w:rsid w:val="0081461D"/>
     <w:rsid w:val="00825537"/>
     <w:rsid w:val="0082736B"/>
     <w:rsid w:val="008506F2"/>
     <w:rsid w:val="00857779"/>
     <w:rsid w:val="00866FB2"/>
     <w:rsid w:val="008706F1"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00883057"/>
     <w:rsid w:val="00892E37"/>
     <w:rsid w:val="00894F8D"/>
     <w:rsid w:val="0089613C"/>
     <w:rsid w:val="008A1AE4"/>
     <w:rsid w:val="008B43B9"/>
     <w:rsid w:val="008B7727"/>
     <w:rsid w:val="008D45FE"/>
     <w:rsid w:val="008D61E9"/>
     <w:rsid w:val="008E19EA"/>
     <w:rsid w:val="008E6C91"/>
+    <w:rsid w:val="008F019D"/>
     <w:rsid w:val="008F0642"/>
     <w:rsid w:val="008F6552"/>
     <w:rsid w:val="00900888"/>
     <w:rsid w:val="0090219A"/>
     <w:rsid w:val="00923974"/>
     <w:rsid w:val="00933838"/>
     <w:rsid w:val="00934522"/>
     <w:rsid w:val="009360FB"/>
     <w:rsid w:val="009645CF"/>
     <w:rsid w:val="0096484F"/>
     <w:rsid w:val="00981CF2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="009839CE"/>
+    <w:rsid w:val="0098725B"/>
     <w:rsid w:val="0099566F"/>
     <w:rsid w:val="009A4D9E"/>
     <w:rsid w:val="009B5E32"/>
     <w:rsid w:val="009C69A6"/>
     <w:rsid w:val="009D700F"/>
     <w:rsid w:val="009F27C3"/>
     <w:rsid w:val="00A05BD9"/>
     <w:rsid w:val="00A223EF"/>
     <w:rsid w:val="00A344AC"/>
     <w:rsid w:val="00A44F2F"/>
     <w:rsid w:val="00A47C93"/>
     <w:rsid w:val="00A510BD"/>
     <w:rsid w:val="00A52A20"/>
     <w:rsid w:val="00A667F6"/>
     <w:rsid w:val="00A724F8"/>
     <w:rsid w:val="00A76F82"/>
     <w:rsid w:val="00A86C0D"/>
+    <w:rsid w:val="00A9539A"/>
     <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA5D84"/>
     <w:rsid w:val="00AB429B"/>
     <w:rsid w:val="00AB62AC"/>
     <w:rsid w:val="00AC15CB"/>
     <w:rsid w:val="00AC20C1"/>
     <w:rsid w:val="00AC3153"/>
     <w:rsid w:val="00AD4D5B"/>
     <w:rsid w:val="00AE6233"/>
     <w:rsid w:val="00AE676A"/>
     <w:rsid w:val="00AE7622"/>
     <w:rsid w:val="00AF686E"/>
     <w:rsid w:val="00B107BE"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B35746"/>
     <w:rsid w:val="00B36AA7"/>
     <w:rsid w:val="00B42A35"/>
     <w:rsid w:val="00B44748"/>
     <w:rsid w:val="00B53378"/>
     <w:rsid w:val="00B57307"/>
     <w:rsid w:val="00B93141"/>
     <w:rsid w:val="00B95B28"/>
     <w:rsid w:val="00B9631D"/>
     <w:rsid w:val="00BA13E6"/>
     <w:rsid w:val="00BB04A0"/>
+    <w:rsid w:val="00BB455F"/>
     <w:rsid w:val="00BE1A90"/>
     <w:rsid w:val="00BF10D2"/>
     <w:rsid w:val="00BF3509"/>
     <w:rsid w:val="00BF72D8"/>
     <w:rsid w:val="00C141BA"/>
     <w:rsid w:val="00C16204"/>
     <w:rsid w:val="00C22698"/>
     <w:rsid w:val="00C30818"/>
     <w:rsid w:val="00C45120"/>
     <w:rsid w:val="00C5065E"/>
     <w:rsid w:val="00C55B50"/>
     <w:rsid w:val="00C60619"/>
     <w:rsid w:val="00C61BFE"/>
     <w:rsid w:val="00C666DA"/>
     <w:rsid w:val="00C7091C"/>
-    <w:rsid w:val="00C84843"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9467E"/>
     <w:rsid w:val="00C97173"/>
     <w:rsid w:val="00CA45A3"/>
     <w:rsid w:val="00CB123E"/>
     <w:rsid w:val="00CB40DA"/>
     <w:rsid w:val="00CC0800"/>
     <w:rsid w:val="00CD75B3"/>
     <w:rsid w:val="00CE35E2"/>
     <w:rsid w:val="00CF1E29"/>
     <w:rsid w:val="00CF7906"/>
     <w:rsid w:val="00D00C90"/>
     <w:rsid w:val="00D02688"/>
     <w:rsid w:val="00D02BD7"/>
     <w:rsid w:val="00D1280F"/>
     <w:rsid w:val="00D149C4"/>
     <w:rsid w:val="00D16843"/>
     <w:rsid w:val="00D16BA7"/>
     <w:rsid w:val="00D34007"/>
     <w:rsid w:val="00D505A2"/>
     <w:rsid w:val="00D51889"/>
     <w:rsid w:val="00D544A2"/>
     <w:rsid w:val="00D5532F"/>
     <w:rsid w:val="00D72896"/>
     <w:rsid w:val="00D96755"/>
     <w:rsid w:val="00DA17C9"/>
     <w:rsid w:val="00DB15C8"/>
     <w:rsid w:val="00DB7E65"/>
     <w:rsid w:val="00DC184E"/>
     <w:rsid w:val="00DC35FA"/>
     <w:rsid w:val="00DD171C"/>
     <w:rsid w:val="00DD4634"/>
     <w:rsid w:val="00DD7D07"/>
     <w:rsid w:val="00DE1D3B"/>
     <w:rsid w:val="00DF77EC"/>
     <w:rsid w:val="00E27281"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33E23"/>
     <w:rsid w:val="00E36F17"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E60B81"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E857A3"/>
     <w:rsid w:val="00E915AC"/>
+    <w:rsid w:val="00EB75F3"/>
     <w:rsid w:val="00EE657C"/>
     <w:rsid w:val="00EF3101"/>
     <w:rsid w:val="00EF3745"/>
     <w:rsid w:val="00EF59D1"/>
     <w:rsid w:val="00F02439"/>
     <w:rsid w:val="00F07BCE"/>
     <w:rsid w:val="00F133BD"/>
     <w:rsid w:val="00F24359"/>
     <w:rsid w:val="00F26082"/>
     <w:rsid w:val="00F336DF"/>
     <w:rsid w:val="00F33FE2"/>
     <w:rsid w:val="00F47FDE"/>
     <w:rsid w:val="00F51087"/>
     <w:rsid w:val="00F5626A"/>
     <w:rsid w:val="00F7371E"/>
     <w:rsid w:val="00F85A32"/>
     <w:rsid w:val="00F94CCA"/>
     <w:rsid w:val="00FC494A"/>
     <w:rsid w:val="13E3AB7F"/>
     <w:rsid w:val="14481C42"/>
     <w:rsid w:val="14A534B3"/>
     <w:rsid w:val="20EA05EF"/>
     <w:rsid w:val="34A5FF20"/>
     <w:rsid w:val="3DCD71EA"/>
     <w:rsid w:val="3F60FE0D"/>
     <w:rsid w:val="47AF929A"/>
     <w:rsid w:val="4D2C45AD"/>
     <w:rsid w:val="50E4BAD6"/>
     <w:rsid w:val="5726328B"/>
     <w:rsid w:val="5F181C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="124929"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D0EF75F"/>
   <w15:docId w15:val="{642BB23E-E95F-4972-B63E-61430CB2BF35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19353,51 +20082,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19665,100 +20394,98 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00206851"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="600"/>
       <w:ind w:left="510" w:hanging="510"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00206851"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:after="120"/>
       <w:ind w:left="680" w:hanging="680"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:bCs/>
+      <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1021"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
@@ -20011,87 +20738,87 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:aliases w:val="TitleDTD"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00206851"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00206851"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:bCs/>
+      <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009360FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
@@ -20719,73 +21446,75 @@
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:noProof/>
       <w:color w:val="076293"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
@@ -20899,50 +21628,51 @@
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
@@ -24826,77 +25556,73 @@
     <w:link w:val="NormalDTDChar"/>
     <w:qFormat/>
     <w:rsid w:val="00894F8D"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalDTDChar">
     <w:name w:val="Normal DTD Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalDTD"/>
     <w:rsid w:val="00894F8D"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF0000"/>
       </a:accent1>
@@ -25159,252 +25885,287 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1999a04268f8df0f515222939e49cfeb" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4f2c84c51e38765a3fd79be4f135e7b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aa5c61e8541b2d827a449adea0e17227" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Langue" ma:default="Anglais" ma:internalName="Language">
+    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Language" ma:default="English" ma:internalName="Language">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="Arabe (Arabie saoudite)"/>
-[...39 lines deleted...]
-              <xsd:enumeration value="Vietnamien (Vietnam)"/>
+              <xsd:enumeration value="Arabic (Saudi Arabia)"/>
+              <xsd:enumeration value="Bulgarian (Bulgaria)"/>
+              <xsd:enumeration value="Chinese (Hong Kong S.A.R.)"/>
+              <xsd:enumeration value="Chinese (China)"/>
+              <xsd:enumeration value="Chinese (Taiwan)"/>
+              <xsd:enumeration value="Croatian (Croatia)"/>
+              <xsd:enumeration value="Czech (Czech Republic)"/>
+              <xsd:enumeration value="Danish (Denmark)"/>
+              <xsd:enumeration value="Dutch (Netherlands)"/>
+              <xsd:enumeration value="English"/>
+              <xsd:enumeration value="Estonian (Estonia)"/>
+              <xsd:enumeration value="Finnish (Finland)"/>
+              <xsd:enumeration value="French (France)"/>
+              <xsd:enumeration value="German (Germany)"/>
+              <xsd:enumeration value="Greek (Greece)"/>
+              <xsd:enumeration value="Hebrew (Israel)"/>
+              <xsd:enumeration value="Hindi (India)"/>
+              <xsd:enumeration value="Hungarian (Hungary)"/>
+              <xsd:enumeration value="Indonesian (Indonesia)"/>
+              <xsd:enumeration value="Italian (Italy)"/>
+              <xsd:enumeration value="Japanese (Japan)"/>
+              <xsd:enumeration value="Korean (Korea)"/>
+              <xsd:enumeration value="Latvian (Latvia)"/>
+              <xsd:enumeration value="Lithuanian (Lithuania)"/>
+              <xsd:enumeration value="Malay (Malaysia)"/>
+              <xsd:enumeration value="Norwegian (Bokmal) (Norway)"/>
+              <xsd:enumeration value="Polish (Poland)"/>
+              <xsd:enumeration value="Portuguese (Brazil)"/>
+              <xsd:enumeration value="Portuguese (Portugal)"/>
+              <xsd:enumeration value="Romanian (Romania)"/>
+              <xsd:enumeration value="Russian (Russia)"/>
+              <xsd:enumeration value="Serbian (Latin) (Serbia)"/>
+              <xsd:enumeration value="Slovak (Slovakia)"/>
+              <xsd:enumeration value="Slovenian (Slovenia)"/>
+              <xsd:enumeration value="Spanish (Spain)"/>
+              <xsd:enumeration value="Swedish (Sweden)"/>
+              <xsd:enumeration value="Thai (Thailand)"/>
+              <xsd:enumeration value="Turkish (Turkey)"/>
+              <xsd:enumeration value="Ukrainian (Ukraine)"/>
+              <xsd:enumeration value="Urdu (Islamic Republic of Pakistan)"/>
+              <xsd:enumeration value="Vietnamese (Vietnam)"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="00148130-9622-4149-9f38-281eb46daef0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Documentdate" ma:index="12" nillable="true" ma:displayName="Document date" ma:format="DateOnly" ma:internalName="Documentdate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Typedocument" ma:index="14" nillable="true" ma:displayName="Type document" ma:format="Dropdown" ma:internalName="Typedocument">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agreement"/>
+          <xsd:enumeration value="Archivage"/>
+          <xsd:enumeration value="Certification decision"/>
+          <xsd:enumeration value="Certification request"/>
+          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="NCF"/>
           <xsd:enumeration value="Procedure"/>
-          <xsd:enumeration value="Validation"/>
-          <xsd:enumeration value="Agreement"/>
           <xsd:enumeration value="Report"/>
           <xsd:enumeration value="Spreadsheet"/>
-          <xsd:enumeration value="Archivage"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Validation"/>
           <xsd:enumeration value="Archivé"/>
-          <xsd:enumeration value="Certification decision"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="Draft"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Statut" ma:index="17" nillable="true" ma:displayName="Statut" ma:format="Dropdown" ma:internalName="Statut">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Valid"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="To modify"/>
           <xsd:enumeration value="To adapt"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="18" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="465f7231-cfce-422f-96f2-b8bd094db431" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{091944bd-7f7b-4627-af9d-c8f5b1809dec}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="27ce0a47-d47b-4f7d-972e-253aa22b71ca">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="13" ma:displayName="Subject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -25449,156 +26210,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0">2024-08-22T22:00:00+00:00</Documentdate>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Engels</Language>
+    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
-    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
-[...1 lines deleted...]
-    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Anglais</Language>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8BB7A44-C1BD-4963-BC01-0E8A9EEE9B25}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D04B71-C0AB-4B0E-A77C-C37AD782E9B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PROCERTUS-Document Template_NL</Template>
+  <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>788</Words>
-  <Characters>4339</Characters>
+  <Words>954</Words>
+  <Characters>5440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PROCERTUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5117</CharactersWithSpaces>
+  <CharactersWithSpaces>6382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGREEMENT</dc:title>
-  <dc:subject>Producer</dc:subject>
+  <dc:subject>Reinforcing steel</dc:subject>
   <dc:creator>Sammy Gruss, Advanced Excellence Strategies</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Revision">
     <vt:i4>14</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Code">
     <vt:i4>230</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Approval date">
     <vt:lpwstr>01.04.2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Publication month">
     <vt:lpwstr>2024/04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0</vt:lpwstr>